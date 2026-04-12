--- v2 (2025-12-18)
+++ v3 (2026-04-12)
@@ -51,51 +51,51 @@
   <si>
     <t xml:space="preserve"> Text 1</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 4</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 5</t>
   </si>
   <si>
     <t xml:space="preserve">S.No.</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 6</t>
   </si>
   <si>
     <t xml:space="preserve">Pressurised</t>
   </si>
   <si>
-    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 18 December 2025</t>
+    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 13 April 2026</t>
   </si>
   <si>
     <t xml:space="preserve">S/N</t>
   </si>
   <si>
     <t xml:space="preserve">Vessel Name </t>
   </si>
   <si>
     <t xml:space="preserve">cbm</t>
   </si>
   <si>
     <t xml:space="preserve">Type</t>
   </si>
   <si>
     <t xml:space="preserve">Year of&lt;br/&gt;Build</t>
   </si>
   <si>
     <t xml:space="preserve">Yard</t>
   </si>
   <si>
     <t xml:space="preserve">Flag</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>