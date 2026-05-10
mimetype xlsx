--- v3 (2026-04-12)
+++ v4 (2026-05-10)
@@ -51,51 +51,51 @@
   <si>
     <t xml:space="preserve"> Text 1</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 4</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 5</t>
   </si>
   <si>
     <t xml:space="preserve">S.No.</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 6</t>
   </si>
   <si>
     <t xml:space="preserve">Pressurised</t>
   </si>
   <si>
-    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 13 April 2026</t>
+    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 10 May 2026</t>
   </si>
   <si>
     <t xml:space="preserve">S/N</t>
   </si>
   <si>
     <t xml:space="preserve">Vessel Name </t>
   </si>
   <si>
     <t xml:space="preserve">cbm</t>
   </si>
   <si>
     <t xml:space="preserve">Type</t>
   </si>
   <si>
     <t xml:space="preserve">Year of&lt;br/&gt;Build</t>
   </si>
   <si>
     <t xml:space="preserve">Yard</t>
   </si>
   <si>
     <t xml:space="preserve">Flag</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>