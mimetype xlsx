--- v4 (2026-05-10)
+++ v5 (2026-06-11)
@@ -51,51 +51,51 @@
   <si>
     <t xml:space="preserve"> Text 1</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 4</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 5</t>
   </si>
   <si>
     <t xml:space="preserve">S.No.</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 6</t>
   </si>
   <si>
     <t xml:space="preserve">Pressurised</t>
   </si>
   <si>
-    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 10 May 2026</t>
+    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 12 June 2026</t>
   </si>
   <si>
     <t xml:space="preserve">S/N</t>
   </si>
   <si>
     <t xml:space="preserve">Vessel Name </t>
   </si>
   <si>
     <t xml:space="preserve">cbm</t>
   </si>
   <si>
     <t xml:space="preserve">Type</t>
   </si>
   <si>
     <t xml:space="preserve">Year of&lt;br/&gt;Build</t>
   </si>
   <si>
     <t xml:space="preserve">Yard</t>
   </si>
   <si>
     <t xml:space="preserve">Flag</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>