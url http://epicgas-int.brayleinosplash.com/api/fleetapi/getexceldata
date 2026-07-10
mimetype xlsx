--- v5 (2026-06-11)
+++ v6 (2026-07-10)
@@ -51,51 +51,51 @@
   <si>
     <t xml:space="preserve"> Text 1</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 4</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 5</t>
   </si>
   <si>
     <t xml:space="preserve">S.No.</t>
   </si>
   <si>
     <t xml:space="preserve"> Text 6</t>
   </si>
   <si>
     <t xml:space="preserve">Pressurised</t>
   </si>
   <si>
-    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 12 June 2026</t>
+    <t xml:space="preserve">BW Epic Kosan Fleet Listing - 10 July 2026</t>
   </si>
   <si>
     <t xml:space="preserve">S/N</t>
   </si>
   <si>
     <t xml:space="preserve">Vessel Name </t>
   </si>
   <si>
     <t xml:space="preserve">cbm</t>
   </si>
   <si>
     <t xml:space="preserve">Type</t>
   </si>
   <si>
     <t xml:space="preserve">Year of&lt;br/&gt;Build</t>
   </si>
   <si>
     <t xml:space="preserve">Yard</t>
   </si>
   <si>
     <t xml:space="preserve">Flag</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>